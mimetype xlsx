--- v0 (2026-07-02)
+++ v1 (2026-10-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Lokalen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Lokaal</t>
   </si>
   <si>
     <t>Ma 1</t>
   </si>
   <si>
     <t>Ma 2</t>
   </si>
   <si>
     <t>Ma 3</t>
   </si>
   <si>
     <t>Ma 4</t>
   </si>
   <si>
     <t>Ma 5</t>
   </si>
   <si>
     <t>Ma 6</t>
   </si>
   <si>
     <t>Ma 7</t>
   </si>
   <si>
@@ -167,144 +167,156 @@
   <si>
     <t>A12</t>
   </si>
   <si>
     <t>B11</t>
   </si>
   <si>
     <t>B12</t>
   </si>
   <si>
     <t>B13</t>
   </si>
   <si>
     <t>B14</t>
   </si>
   <si>
     <t>B15</t>
   </si>
   <si>
     <t>B16</t>
   </si>
   <si>
     <t>B17</t>
   </si>
   <si>
+    <t>BS</t>
+  </si>
+  <si>
     <t>C11</t>
   </si>
   <si>
     <t>C21</t>
   </si>
   <si>
     <t>D01</t>
   </si>
   <si>
-    <t>FZ</t>
-[...1 lines deleted...]
-  <si>
     <t>K020</t>
   </si>
   <si>
     <t>K021</t>
   </si>
   <si>
     <t>K022</t>
   </si>
   <si>
     <t>K120</t>
   </si>
   <si>
     <t>K121</t>
   </si>
   <si>
     <t>K122</t>
   </si>
   <si>
     <t>K123</t>
   </si>
   <si>
     <t>K125A</t>
   </si>
   <si>
     <t>K125B</t>
   </si>
   <si>
     <t>K126</t>
   </si>
   <si>
     <t>K131</t>
   </si>
   <si>
     <t>K132</t>
   </si>
   <si>
     <t>K133</t>
   </si>
   <si>
     <t>K220</t>
   </si>
   <si>
+    <t>K222</t>
+  </si>
+  <si>
     <t>K223</t>
   </si>
   <si>
     <t>K228</t>
   </si>
   <si>
     <t>K231</t>
   </si>
   <si>
     <t>K232</t>
   </si>
   <si>
     <t>K233</t>
   </si>
   <si>
     <t>N01</t>
   </si>
   <si>
     <t>N02</t>
   </si>
   <si>
     <t>N03</t>
   </si>
   <si>
-    <t>N04</t>
-[...1 lines deleted...]
-  <si>
     <t>R134</t>
   </si>
   <si>
     <t>R135</t>
   </si>
   <si>
     <t>R234</t>
   </si>
   <si>
     <t>R235</t>
   </si>
   <si>
+    <t>R236</t>
+  </si>
+  <si>
     <t>S241</t>
+  </si>
+  <si>
+    <t>S251</t>
+  </si>
+  <si>
+    <t>STLK</t>
+  </si>
+  <si>
+    <t>STLK0</t>
   </si>
   <si>
     <t>U011</t>
   </si>
   <si>
     <t>U013</t>
   </si>
   <si>
     <t>U015</t>
   </si>
   <si>
     <t>U110</t>
   </si>
   <si>
     <t>U112</t>
   </si>
   <si>
     <t>U114</t>
   </si>
   <si>
     <t>U115</t>
   </si>
   <si>
     <t>U210</t>
   </si>
@@ -647,51 +659,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AO55"/>
+  <dimension ref="A1:AO59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -839,2217 +851,2223 @@
         <v>38</v>
       </c>
       <c r="AN1" t="s">
         <v>39</v>
       </c>
       <c r="AO1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="2" spans="1:41">
       <c r="A2" t="s">
         <v>41</v>
       </c>
       <c r="B2" t="s">
         <v>42</v>
       </c>
       <c r="C2" t="s">
         <v>42</v>
       </c>
       <c r="E2" t="s">
         <v>42</v>
       </c>
       <c r="F2" t="s">
         <v>42</v>
       </c>
-      <c r="J2" t="s">
+      <c r="G2" t="s">
+        <v>42</v>
+      </c>
+      <c r="K2" t="s">
         <v>42</v>
       </c>
       <c r="L2" t="s">
         <v>42</v>
       </c>
       <c r="M2" t="s">
         <v>42</v>
       </c>
       <c r="N2" t="s">
         <v>42</v>
       </c>
       <c r="O2" t="s">
         <v>42</v>
       </c>
       <c r="R2" t="s">
         <v>42</v>
       </c>
       <c r="S2" t="s">
         <v>42</v>
       </c>
+      <c r="T2" t="s">
+        <v>42</v>
+      </c>
       <c r="Z2" t="s">
         <v>42</v>
       </c>
       <c r="AA2" t="s">
         <v>42</v>
       </c>
       <c r="AB2" t="s">
         <v>42</v>
       </c>
       <c r="AC2" t="s">
         <v>42</v>
       </c>
-      <c r="AE2" t="s">
+      <c r="AD2" t="s">
         <v>42</v>
       </c>
       <c r="AF2" t="s">
         <v>42</v>
       </c>
       <c r="AH2" t="s">
         <v>42</v>
       </c>
       <c r="AI2" t="s">
         <v>42</v>
       </c>
       <c r="AJ2" t="s">
         <v>42</v>
       </c>
       <c r="AK2" t="s">
         <v>42</v>
       </c>
       <c r="AL2" t="s">
         <v>42</v>
       </c>
       <c r="AM2" t="s">
         <v>42</v>
       </c>
       <c r="AN2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3" spans="1:41">
       <c r="A3" t="s">
         <v>43</v>
       </c>
       <c r="B3" t="s">
         <v>42</v>
       </c>
       <c r="C3" t="s">
         <v>42</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
         <v>42</v>
       </c>
-      <c r="F3" t="s">
-[...5 lines deleted...]
-      <c r="H3" t="s">
+      <c r="J3" t="s">
         <v>42</v>
       </c>
       <c r="K3" t="s">
         <v>42</v>
       </c>
       <c r="L3" t="s">
         <v>42</v>
       </c>
       <c r="M3" t="s">
         <v>42</v>
       </c>
       <c r="N3" t="s">
         <v>42</v>
       </c>
+      <c r="O3" t="s">
+        <v>42</v>
+      </c>
+      <c r="R3" t="s">
+        <v>42</v>
+      </c>
+      <c r="S3" t="s">
+        <v>42</v>
+      </c>
       <c r="T3" t="s">
         <v>42</v>
       </c>
       <c r="U3" t="s">
         <v>42</v>
       </c>
+      <c r="Z3" t="s">
+        <v>42</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>42</v>
+      </c>
       <c r="AC3" t="s">
         <v>42</v>
       </c>
       <c r="AD3" t="s">
         <v>42</v>
       </c>
       <c r="AE3" t="s">
         <v>42</v>
       </c>
       <c r="AF3" t="s">
         <v>42</v>
       </c>
       <c r="AH3" t="s">
         <v>42</v>
       </c>
       <c r="AI3" t="s">
         <v>42</v>
       </c>
       <c r="AJ3" t="s">
         <v>42</v>
       </c>
       <c r="AK3" t="s">
         <v>42</v>
       </c>
       <c r="AL3" t="s">
+        <v>42</v>
+      </c>
+      <c r="AM3" t="s">
+        <v>42</v>
+      </c>
+      <c r="AN3" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="4" spans="1:41">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
+      <c r="C4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D4" t="s">
+        <v>42</v>
+      </c>
+      <c r="E4" t="s">
+        <v>42</v>
+      </c>
+      <c r="F4" t="s">
+        <v>42</v>
+      </c>
       <c r="G4" t="s">
         <v>42</v>
       </c>
       <c r="H4" t="s">
         <v>42</v>
       </c>
+      <c r="J4" t="s">
+        <v>42</v>
+      </c>
       <c r="K4" t="s">
         <v>42</v>
       </c>
+      <c r="L4" t="s">
+        <v>42</v>
+      </c>
       <c r="M4" t="s">
         <v>42</v>
       </c>
-      <c r="N4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O4" t="s">
         <v>42</v>
       </c>
-      <c r="P4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R4" t="s">
         <v>42</v>
       </c>
       <c r="S4" t="s">
         <v>42</v>
       </c>
       <c r="T4" t="s">
         <v>42</v>
       </c>
       <c r="U4" t="s">
         <v>42</v>
       </c>
+      <c r="Z4" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>42</v>
+      </c>
       <c r="AB4" t="s">
         <v>42</v>
       </c>
       <c r="AC4" t="s">
         <v>42</v>
       </c>
-      <c r="AD4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AF4" t="s">
         <v>42</v>
       </c>
-      <c r="AH4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AI4" t="s">
         <v>42</v>
       </c>
       <c r="AJ4" t="s">
         <v>42</v>
       </c>
       <c r="AK4" t="s">
+        <v>42</v>
+      </c>
+      <c r="AL4" t="s">
+        <v>42</v>
+      </c>
+      <c r="AM4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:41">
       <c r="A5" t="s">
         <v>45</v>
       </c>
+      <c r="B5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C5" t="s">
+        <v>42</v>
+      </c>
       <c r="D5" t="s">
         <v>42</v>
       </c>
       <c r="E5" t="s">
         <v>42</v>
       </c>
-      <c r="F5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H5" t="s">
         <v>42</v>
       </c>
       <c r="L5" t="s">
         <v>42</v>
       </c>
       <c r="M5" t="s">
         <v>42</v>
       </c>
-      <c r="N5" t="s">
-[...5 lines deleted...]
-      <c r="P5" t="s">
+      <c r="R5" t="s">
+        <v>42</v>
+      </c>
+      <c r="S5" t="s">
         <v>42</v>
       </c>
       <c r="T5" t="s">
         <v>42</v>
       </c>
+      <c r="U5" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>42</v>
+      </c>
       <c r="AB5" t="s">
         <v>42</v>
       </c>
+      <c r="AC5" t="s">
+        <v>42</v>
+      </c>
       <c r="AD5" t="s">
         <v>42</v>
       </c>
       <c r="AE5" t="s">
         <v>42</v>
       </c>
       <c r="AF5" t="s">
         <v>42</v>
       </c>
       <c r="AH5" t="s">
         <v>42</v>
       </c>
       <c r="AI5" t="s">
         <v>42</v>
       </c>
+      <c r="AJ5" t="s">
+        <v>42</v>
+      </c>
+      <c r="AK5" t="s">
+        <v>42</v>
+      </c>
       <c r="AL5" t="s">
-        <v>42</v>
-[...4 lines deleted...]
-      <c r="AN5" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:41">
       <c r="A6" t="s">
         <v>46</v>
       </c>
-      <c r="B6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>42</v>
       </c>
       <c r="F6" t="s">
         <v>42</v>
       </c>
       <c r="G6" t="s">
         <v>42</v>
       </c>
-      <c r="H6" t="s">
+      <c r="J6" t="s">
         <v>42</v>
       </c>
       <c r="K6" t="s">
         <v>42</v>
       </c>
       <c r="L6" t="s">
         <v>42</v>
       </c>
       <c r="M6" t="s">
         <v>42</v>
       </c>
       <c r="N6" t="s">
         <v>42</v>
       </c>
-      <c r="O6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="R6" t="s">
         <v>42</v>
       </c>
       <c r="S6" t="s">
         <v>42</v>
       </c>
+      <c r="T6" t="s">
+        <v>42</v>
+      </c>
+      <c r="U6" t="s">
+        <v>42</v>
+      </c>
       <c r="Z6" t="s">
         <v>42</v>
       </c>
-      <c r="AA6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AC6" t="s">
         <v>42</v>
       </c>
       <c r="AE6" t="s">
         <v>42</v>
       </c>
       <c r="AF6" t="s">
         <v>42</v>
       </c>
+      <c r="AH6" t="s">
+        <v>42</v>
+      </c>
       <c r="AI6" t="s">
         <v>42</v>
       </c>
+      <c r="AJ6" t="s">
+        <v>42</v>
+      </c>
       <c r="AK6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AL6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AM6" t="s">
         <v>42</v>
       </c>
       <c r="AN6" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:41">
       <c r="A7" t="s">
         <v>47</v>
       </c>
       <c r="D7" t="s">
         <v>42</v>
       </c>
       <c r="E7" t="s">
         <v>42</v>
       </c>
       <c r="F7" t="s">
         <v>42</v>
       </c>
       <c r="G7" t="s">
         <v>42</v>
       </c>
       <c r="H7" t="s">
         <v>42</v>
       </c>
-      <c r="J7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K7" t="s">
         <v>42</v>
       </c>
-      <c r="N7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="R7" t="s">
         <v>42</v>
       </c>
       <c r="S7" t="s">
         <v>42</v>
       </c>
-      <c r="T7" t="s">
-[...2 lines deleted...]
-      <c r="U7" t="s">
+      <c r="Z7" t="s">
         <v>42</v>
       </c>
       <c r="AA7" t="s">
         <v>42</v>
       </c>
       <c r="AB7" t="s">
         <v>42</v>
       </c>
       <c r="AC7" t="s">
         <v>42</v>
       </c>
       <c r="AD7" t="s">
         <v>42</v>
       </c>
+      <c r="AE7" t="s">
+        <v>42</v>
+      </c>
       <c r="AF7" t="s">
         <v>42</v>
       </c>
       <c r="AH7" t="s">
         <v>42</v>
       </c>
       <c r="AI7" t="s">
         <v>42</v>
       </c>
       <c r="AJ7" t="s">
         <v>42</v>
       </c>
       <c r="AK7" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="AL7" t="s">
         <v>42</v>
       </c>
       <c r="AM7" t="s">
         <v>42</v>
       </c>
       <c r="AN7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:41">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" t="s">
         <v>42</v>
       </c>
       <c r="D8" t="s">
         <v>42</v>
       </c>
       <c r="E8" t="s">
         <v>42</v>
       </c>
       <c r="F8" t="s">
         <v>42</v>
       </c>
+      <c r="G8" t="s">
+        <v>42</v>
+      </c>
       <c r="H8" t="s">
         <v>42</v>
       </c>
       <c r="J8" t="s">
         <v>42</v>
       </c>
-      <c r="M8" t="s">
+      <c r="K8" t="s">
         <v>42</v>
       </c>
       <c r="N8" t="s">
         <v>42</v>
       </c>
       <c r="O8" t="s">
         <v>42</v>
       </c>
       <c r="P8" t="s">
         <v>42</v>
       </c>
       <c r="R8" t="s">
         <v>42</v>
       </c>
+      <c r="S8" t="s">
+        <v>42</v>
+      </c>
       <c r="T8" t="s">
         <v>42</v>
       </c>
-      <c r="U8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z8" t="s">
         <v>42</v>
       </c>
       <c r="AA8" t="s">
         <v>42</v>
       </c>
-      <c r="AB8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC8" t="s">
         <v>42</v>
       </c>
       <c r="AD8" t="s">
         <v>42</v>
       </c>
+      <c r="AE8" t="s">
+        <v>42</v>
+      </c>
       <c r="AF8" t="s">
         <v>42</v>
       </c>
-      <c r="AH8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AK8" t="s">
         <v>42</v>
       </c>
+      <c r="AL8" t="s">
+        <v>42</v>
+      </c>
       <c r="AM8" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="AN8" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:41">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>42</v>
       </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F9" t="s">
+        <v>42</v>
+      </c>
       <c r="G9" t="s">
         <v>42</v>
       </c>
       <c r="H9" t="s">
         <v>42</v>
       </c>
       <c r="J9" t="s">
         <v>42</v>
       </c>
       <c r="K9" t="s">
         <v>42</v>
       </c>
       <c r="L9" t="s">
         <v>42</v>
       </c>
       <c r="M9" t="s">
         <v>42</v>
       </c>
       <c r="O9" t="s">
         <v>42</v>
       </c>
       <c r="P9" t="s">
         <v>42</v>
       </c>
       <c r="R9" t="s">
         <v>42</v>
       </c>
-      <c r="S9" t="s">
-[...5 lines deleted...]
-      <c r="AC9" t="s">
+      <c r="T9" t="s">
         <v>42</v>
       </c>
       <c r="AD9" t="s">
         <v>42</v>
       </c>
-      <c r="AE9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AH9" t="s">
         <v>42</v>
       </c>
       <c r="AI9" t="s">
         <v>42</v>
       </c>
-      <c r="AJ9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AK9" t="s">
         <v>42</v>
       </c>
       <c r="AL9" t="s">
+        <v>42</v>
+      </c>
+      <c r="AM9" t="s">
+        <v>42</v>
+      </c>
+      <c r="AN9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:41">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>42</v>
       </c>
       <c r="C10" t="s">
         <v>42</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" t="s">
         <v>42</v>
       </c>
       <c r="G10" t="s">
         <v>42</v>
       </c>
       <c r="H10" t="s">
         <v>42</v>
       </c>
-      <c r="J10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L10" t="s">
         <v>42</v>
       </c>
+      <c r="M10" t="s">
+        <v>42</v>
+      </c>
+      <c r="N10" t="s">
+        <v>42</v>
+      </c>
+      <c r="P10" t="s">
+        <v>42</v>
+      </c>
       <c r="R10" t="s">
         <v>42</v>
       </c>
       <c r="S10" t="s">
         <v>42</v>
       </c>
       <c r="T10" t="s">
         <v>42</v>
       </c>
       <c r="U10" t="s">
         <v>42</v>
       </c>
       <c r="Z10" t="s">
         <v>42</v>
       </c>
       <c r="AA10" t="s">
         <v>42</v>
       </c>
+      <c r="AB10" t="s">
+        <v>42</v>
+      </c>
       <c r="AC10" t="s">
         <v>42</v>
       </c>
       <c r="AD10" t="s">
         <v>42</v>
       </c>
       <c r="AE10" t="s">
         <v>42</v>
       </c>
       <c r="AF10" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="AH10" t="s">
         <v>42</v>
       </c>
       <c r="AI10" t="s">
         <v>42</v>
       </c>
       <c r="AJ10" t="s">
         <v>42</v>
       </c>
       <c r="AK10" t="s">
         <v>42</v>
       </c>
       <c r="AL10" t="s">
         <v>42</v>
       </c>
       <c r="AM10" t="s">
         <v>42</v>
       </c>
       <c r="AN10" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:41">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>42</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>42</v>
       </c>
       <c r="E11" t="s">
         <v>42</v>
       </c>
-      <c r="F11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J11" t="s">
         <v>42</v>
       </c>
       <c r="K11" t="s">
         <v>42</v>
       </c>
       <c r="L11" t="s">
         <v>42</v>
       </c>
       <c r="M11" t="s">
         <v>42</v>
       </c>
-      <c r="N11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="R11" t="s">
         <v>42</v>
       </c>
       <c r="S11" t="s">
         <v>42</v>
       </c>
-      <c r="T11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Z11" t="s">
         <v>42</v>
       </c>
       <c r="AA11" t="s">
         <v>42</v>
       </c>
       <c r="AB11" t="s">
         <v>42</v>
       </c>
       <c r="AC11" t="s">
-        <v>42</v>
-[...25 lines deleted...]
-      <c r="AN11" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:41">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>42</v>
       </c>
       <c r="C12" t="s">
         <v>42</v>
       </c>
-      <c r="D12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G12" t="s">
         <v>42</v>
       </c>
       <c r="H12" t="s">
         <v>42</v>
       </c>
-      <c r="L12" t="s">
-[...2 lines deleted...]
-      <c r="M12" t="s">
+      <c r="J12" t="s">
+        <v>42</v>
+      </c>
+      <c r="K12" t="s">
         <v>42</v>
       </c>
       <c r="N12" t="s">
         <v>42</v>
       </c>
       <c r="O12" t="s">
         <v>42</v>
       </c>
       <c r="P12" t="s">
         <v>42</v>
       </c>
       <c r="R12" t="s">
         <v>42</v>
       </c>
       <c r="S12" t="s">
         <v>42</v>
       </c>
       <c r="T12" t="s">
         <v>42</v>
       </c>
       <c r="U12" t="s">
         <v>42</v>
       </c>
       <c r="Z12" t="s">
         <v>42</v>
       </c>
       <c r="AA12" t="s">
         <v>42</v>
       </c>
       <c r="AB12" t="s">
         <v>42</v>
       </c>
       <c r="AC12" t="s">
         <v>42</v>
       </c>
       <c r="AD12" t="s">
         <v>42</v>
       </c>
       <c r="AE12" t="s">
         <v>42</v>
       </c>
       <c r="AF12" t="s">
         <v>42</v>
       </c>
-      <c r="AH12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AI12" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="AJ12" t="s">
         <v>42</v>
       </c>
       <c r="AK12" t="s">
         <v>42</v>
       </c>
       <c r="AL12" t="s">
         <v>42</v>
       </c>
       <c r="AM12" t="s">
         <v>42</v>
       </c>
       <c r="AN12" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:41">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>42</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13" t="s">
         <v>42</v>
       </c>
       <c r="E13" t="s">
         <v>42</v>
       </c>
       <c r="F13" t="s">
         <v>42</v>
       </c>
       <c r="G13" t="s">
         <v>42</v>
       </c>
       <c r="H13" t="s">
         <v>42</v>
       </c>
-      <c r="J13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L13" t="s">
         <v>42</v>
       </c>
       <c r="M13" t="s">
         <v>42</v>
       </c>
       <c r="N13" t="s">
         <v>42</v>
       </c>
       <c r="O13" t="s">
         <v>42</v>
       </c>
       <c r="P13" t="s">
         <v>42</v>
       </c>
-      <c r="R13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="U13" t="s">
         <v>42</v>
       </c>
       <c r="Z13" t="s">
         <v>42</v>
       </c>
-      <c r="AA13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB13" t="s">
         <v>42</v>
       </c>
       <c r="AC13" t="s">
         <v>42</v>
       </c>
-      <c r="AD13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE13" t="s">
         <v>42</v>
       </c>
       <c r="AF13" t="s">
         <v>42</v>
       </c>
       <c r="AH13" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="AI13" t="s">
         <v>42</v>
       </c>
       <c r="AJ13" t="s">
         <v>42</v>
       </c>
       <c r="AK13" t="s">
         <v>42</v>
       </c>
       <c r="AL13" t="s">
         <v>42</v>
       </c>
       <c r="AM13" t="s">
         <v>42</v>
       </c>
       <c r="AN13" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:41">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>42</v>
       </c>
       <c r="C14" t="s">
         <v>42</v>
       </c>
       <c r="D14" t="s">
         <v>42</v>
       </c>
       <c r="E14" t="s">
         <v>42</v>
       </c>
+      <c r="F14" t="s">
+        <v>42</v>
+      </c>
+      <c r="G14" t="s">
+        <v>42</v>
+      </c>
+      <c r="H14" t="s">
+        <v>42</v>
+      </c>
       <c r="J14" t="s">
         <v>42</v>
       </c>
       <c r="K14" t="s">
         <v>42</v>
       </c>
       <c r="L14" t="s">
         <v>42</v>
       </c>
       <c r="M14" t="s">
         <v>42</v>
       </c>
+      <c r="N14" t="s">
+        <v>42</v>
+      </c>
+      <c r="P14" t="s">
+        <v>42</v>
+      </c>
+      <c r="R14" t="s">
+        <v>42</v>
+      </c>
+      <c r="S14" t="s">
+        <v>42</v>
+      </c>
+      <c r="T14" t="s">
+        <v>42</v>
+      </c>
+      <c r="U14" t="s">
+        <v>42</v>
+      </c>
       <c r="Z14" t="s">
         <v>42</v>
       </c>
       <c r="AA14" t="s">
+        <v>42</v>
+      </c>
+      <c r="AB14" t="s">
+        <v>42</v>
+      </c>
+      <c r="AC14" t="s">
+        <v>42</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE14" t="s">
+        <v>42</v>
+      </c>
+      <c r="AH14" t="s">
+        <v>42</v>
+      </c>
+      <c r="AI14" t="s">
+        <v>42</v>
+      </c>
+      <c r="AJ14" t="s">
+        <v>42</v>
+      </c>
+      <c r="AK14" t="s">
+        <v>42</v>
+      </c>
+      <c r="AL14" t="s">
+        <v>42</v>
+      </c>
+      <c r="AM14" t="s">
+        <v>42</v>
+      </c>
+      <c r="AN14" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:41">
       <c r="A15" t="s">
         <v>55</v>
       </c>
+      <c r="B15" t="s">
+        <v>42</v>
+      </c>
+      <c r="C15" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15" t="s">
+        <v>42</v>
+      </c>
+      <c r="E15" t="s">
+        <v>42</v>
+      </c>
       <c r="F15" t="s">
         <v>42</v>
       </c>
       <c r="G15" t="s">
         <v>42</v>
       </c>
-      <c r="H15" t="s">
-[...5 lines deleted...]
-      <c r="P15" t="s">
+      <c r="L15" t="s">
         <v>42</v>
       </c>
       <c r="R15" t="s">
         <v>42</v>
       </c>
       <c r="S15" t="s">
         <v>42</v>
       </c>
       <c r="T15" t="s">
         <v>42</v>
       </c>
-      <c r="U15" t="s">
-[...5 lines deleted...]
-      <c r="AF15" t="s">
+      <c r="AA15" t="s">
+        <v>42</v>
+      </c>
+      <c r="AB15" t="s">
+        <v>42</v>
+      </c>
+      <c r="AC15" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE15" t="s">
         <v>42</v>
       </c>
       <c r="AH15" t="s">
         <v>42</v>
       </c>
+      <c r="AI15" t="s">
+        <v>42</v>
+      </c>
       <c r="AJ15" t="s">
         <v>42</v>
       </c>
       <c r="AK15" t="s">
         <v>42</v>
       </c>
       <c r="AL15" t="s">
+        <v>42</v>
+      </c>
+      <c r="AM15" t="s">
+        <v>42</v>
+      </c>
+      <c r="AN15" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:41">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>42</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16" t="s">
         <v>42</v>
       </c>
       <c r="E16" t="s">
         <v>42</v>
       </c>
       <c r="F16" t="s">
         <v>42</v>
       </c>
+      <c r="G16" t="s">
+        <v>42</v>
+      </c>
       <c r="H16" t="s">
         <v>42</v>
       </c>
       <c r="J16" t="s">
         <v>42</v>
       </c>
       <c r="K16" t="s">
         <v>42</v>
       </c>
-      <c r="L16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M16" t="s">
         <v>42</v>
       </c>
+      <c r="N16" t="s">
+        <v>42</v>
+      </c>
+      <c r="O16" t="s">
+        <v>42</v>
+      </c>
       <c r="P16" t="s">
         <v>42</v>
       </c>
+      <c r="R16" t="s">
+        <v>42</v>
+      </c>
       <c r="S16" t="s">
         <v>42</v>
       </c>
       <c r="T16" t="s">
         <v>42</v>
       </c>
       <c r="U16" t="s">
         <v>42</v>
       </c>
       <c r="Z16" t="s">
         <v>42</v>
       </c>
       <c r="AA16" t="s">
         <v>42</v>
       </c>
       <c r="AB16" t="s">
         <v>42</v>
       </c>
       <c r="AC16" t="s">
         <v>42</v>
       </c>
-      <c r="AD16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE16" t="s">
         <v>42</v>
       </c>
       <c r="AF16" t="s">
         <v>42</v>
       </c>
+      <c r="AH16" t="s">
+        <v>42</v>
+      </c>
       <c r="AI16" t="s">
         <v>42</v>
       </c>
+      <c r="AJ16" t="s">
+        <v>42</v>
+      </c>
       <c r="AK16" t="s">
+        <v>42</v>
+      </c>
+      <c r="AL16" t="s">
+        <v>42</v>
+      </c>
+      <c r="AM16" t="s">
+        <v>42</v>
+      </c>
+      <c r="AN16" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:41">
       <c r="A17" t="s">
         <v>57</v>
       </c>
       <c r="B17" t="s">
         <v>42</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" t="s">
         <v>42</v>
       </c>
       <c r="F17" t="s">
         <v>42</v>
       </c>
       <c r="G17" t="s">
         <v>42</v>
       </c>
       <c r="H17" t="s">
         <v>42</v>
       </c>
       <c r="J17" t="s">
         <v>42</v>
       </c>
       <c r="K17" t="s">
         <v>42</v>
       </c>
-      <c r="L17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M17" t="s">
         <v>42</v>
       </c>
+      <c r="N17" t="s">
+        <v>42</v>
+      </c>
+      <c r="O17" t="s">
+        <v>42</v>
+      </c>
       <c r="P17" t="s">
         <v>42</v>
       </c>
+      <c r="R17" t="s">
+        <v>42</v>
+      </c>
       <c r="S17" t="s">
         <v>42</v>
       </c>
-      <c r="T17" t="s">
+      <c r="U17" t="s">
         <v>42</v>
       </c>
       <c r="Z17" t="s">
         <v>42</v>
       </c>
-      <c r="AD17" t="s">
+      <c r="AA17" t="s">
         <v>42</v>
       </c>
       <c r="AE17" t="s">
         <v>42</v>
       </c>
       <c r="AF17" t="s">
         <v>42</v>
       </c>
       <c r="AH17" t="s">
         <v>42</v>
       </c>
-      <c r="AI17" t="s">
+      <c r="AJ17" t="s">
         <v>42</v>
       </c>
       <c r="AL17" t="s">
         <v>42</v>
       </c>
       <c r="AM17" t="s">
+        <v>42</v>
+      </c>
+      <c r="AN17" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:41">
       <c r="A18" t="s">
         <v>58</v>
       </c>
       <c r="B18" t="s">
         <v>42</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18" t="s">
         <v>42</v>
       </c>
+      <c r="E18" t="s">
+        <v>42</v>
+      </c>
       <c r="F18" t="s">
         <v>42</v>
       </c>
       <c r="G18" t="s">
         <v>42</v>
       </c>
       <c r="H18" t="s">
         <v>42</v>
       </c>
-      <c r="J18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L18" t="s">
         <v>42</v>
       </c>
       <c r="M18" t="s">
         <v>42</v>
       </c>
       <c r="N18" t="s">
         <v>42</v>
       </c>
       <c r="O18" t="s">
         <v>42</v>
       </c>
       <c r="P18" t="s">
         <v>42</v>
       </c>
       <c r="R18" t="s">
         <v>42</v>
       </c>
+      <c r="S18" t="s">
+        <v>42</v>
+      </c>
       <c r="T18" t="s">
         <v>42</v>
       </c>
       <c r="U18" t="s">
         <v>42</v>
       </c>
       <c r="Z18" t="s">
         <v>42</v>
       </c>
-      <c r="AA18" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AH18" t="s">
         <v>42</v>
       </c>
       <c r="AI18" t="s">
         <v>42</v>
       </c>
       <c r="AJ18" t="s">
         <v>42</v>
       </c>
       <c r="AK18" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="AL18" t="s">
         <v>42</v>
       </c>
       <c r="AM18" t="s">
         <v>42</v>
       </c>
       <c r="AN18" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:41">
       <c r="A19" t="s">
         <v>59</v>
       </c>
-      <c r="D19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" t="s">
         <v>42</v>
       </c>
-      <c r="G19" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K19" t="s">
         <v>42</v>
       </c>
-      <c r="L19" t="s">
+      <c r="N19" t="s">
         <v>42</v>
       </c>
       <c r="O19" t="s">
         <v>42</v>
       </c>
       <c r="P19" t="s">
         <v>42</v>
       </c>
-      <c r="R19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="T19" t="s">
         <v>42</v>
       </c>
       <c r="U19" t="s">
         <v>42</v>
       </c>
-      <c r="Z19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA19" t="s">
         <v>42</v>
       </c>
       <c r="AB19" t="s">
         <v>42</v>
       </c>
       <c r="AD19" t="s">
         <v>42</v>
       </c>
       <c r="AE19" t="s">
         <v>42</v>
       </c>
       <c r="AF19" t="s">
         <v>42</v>
       </c>
       <c r="AH19" t="s">
         <v>42</v>
       </c>
-      <c r="AI19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AJ19" t="s">
         <v>42</v>
       </c>
       <c r="AK19" t="s">
         <v>42</v>
       </c>
-      <c r="AL19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AM19" t="s">
+        <v>42</v>
+      </c>
+      <c r="AN19" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:41">
       <c r="A20" t="s">
         <v>60</v>
       </c>
       <c r="B20" t="s">
         <v>42</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20" t="s">
         <v>42</v>
       </c>
       <c r="E20" t="s">
         <v>42</v>
       </c>
-      <c r="F20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H20" t="s">
         <v>42</v>
       </c>
       <c r="J20" t="s">
         <v>42</v>
       </c>
       <c r="K20" t="s">
         <v>42</v>
       </c>
       <c r="L20" t="s">
         <v>42</v>
       </c>
       <c r="M20" t="s">
         <v>42</v>
       </c>
       <c r="N20" t="s">
         <v>42</v>
       </c>
       <c r="O20" t="s">
         <v>42</v>
       </c>
       <c r="P20" t="s">
         <v>42</v>
       </c>
-      <c r="R20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="T20" t="s">
         <v>42</v>
       </c>
       <c r="U20" t="s">
         <v>42</v>
       </c>
+      <c r="Z20" t="s">
+        <v>42</v>
+      </c>
       <c r="AA20" t="s">
         <v>42</v>
       </c>
       <c r="AB20" t="s">
         <v>42</v>
       </c>
       <c r="AC20" t="s">
         <v>42</v>
       </c>
       <c r="AD20" t="s">
         <v>42</v>
       </c>
       <c r="AE20" t="s">
         <v>42</v>
       </c>
       <c r="AF20" t="s">
         <v>42</v>
       </c>
       <c r="AH20" t="s">
         <v>42</v>
       </c>
       <c r="AI20" t="s">
+        <v>42</v>
+      </c>
+      <c r="AJ20" t="s">
+        <v>42</v>
+      </c>
+      <c r="AK20" t="s">
         <v>42</v>
       </c>
       <c r="AL20" t="s">
         <v>42</v>
       </c>
       <c r="AM20" t="s">
         <v>42</v>
       </c>
       <c r="AN20" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:41">
       <c r="A21" t="s">
         <v>61</v>
       </c>
-      <c r="B21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D21" t="s">
         <v>42</v>
       </c>
       <c r="E21" t="s">
         <v>42</v>
       </c>
       <c r="F21" t="s">
         <v>42</v>
       </c>
       <c r="G21" t="s">
         <v>42</v>
       </c>
       <c r="H21" t="s">
         <v>42</v>
       </c>
       <c r="J21" t="s">
         <v>42</v>
       </c>
       <c r="K21" t="s">
         <v>42</v>
       </c>
       <c r="L21" t="s">
         <v>42</v>
       </c>
       <c r="M21" t="s">
         <v>42</v>
       </c>
       <c r="N21" t="s">
         <v>42</v>
       </c>
       <c r="O21" t="s">
         <v>42</v>
       </c>
+      <c r="P21" t="s">
+        <v>42</v>
+      </c>
       <c r="R21" t="s">
         <v>42</v>
       </c>
       <c r="S21" t="s">
         <v>42</v>
       </c>
       <c r="T21" t="s">
         <v>42</v>
       </c>
       <c r="U21" t="s">
         <v>42</v>
       </c>
-      <c r="Z21" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AH21" t="s">
         <v>42</v>
       </c>
-      <c r="AI21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AJ21" t="s">
         <v>42</v>
       </c>
       <c r="AK21" t="s">
         <v>42</v>
       </c>
       <c r="AL21" t="s">
         <v>42</v>
       </c>
       <c r="AM21" t="s">
+        <v>42</v>
+      </c>
+      <c r="AN21" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:41">
       <c r="A22" t="s">
         <v>62</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22" t="s">
         <v>42</v>
       </c>
       <c r="E22" t="s">
         <v>42</v>
       </c>
+      <c r="F22" t="s">
+        <v>42</v>
+      </c>
+      <c r="G22" t="s">
+        <v>42</v>
+      </c>
+      <c r="J22" t="s">
+        <v>42</v>
+      </c>
+      <c r="K22" t="s">
+        <v>42</v>
+      </c>
       <c r="L22" t="s">
         <v>42</v>
       </c>
       <c r="M22" t="s">
         <v>42</v>
       </c>
       <c r="T22" t="s">
         <v>42</v>
       </c>
       <c r="U22" t="s">
         <v>42</v>
       </c>
-      <c r="AH22" t="s">
-[...2 lines deleted...]
-      <c r="AI22" t="s">
+      <c r="Z22" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA22" t="s">
+        <v>42</v>
+      </c>
+      <c r="AB22" t="s">
+        <v>42</v>
+      </c>
+      <c r="AC22" t="s">
+        <v>42</v>
+      </c>
+      <c r="AD22" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE22" t="s">
+        <v>42</v>
+      </c>
+      <c r="AF22" t="s">
+        <v>42</v>
+      </c>
+      <c r="AL22" t="s">
         <v>42</v>
       </c>
       <c r="AM22" t="s">
+        <v>42</v>
+      </c>
+      <c r="AN22" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:41">
       <c r="A23" t="s">
         <v>63</v>
       </c>
       <c r="C23" t="s">
         <v>42</v>
       </c>
+      <c r="D23" t="s">
+        <v>42</v>
+      </c>
+      <c r="E23" t="s">
+        <v>42</v>
+      </c>
       <c r="J23" t="s">
         <v>42</v>
       </c>
       <c r="K23" t="s">
         <v>42</v>
       </c>
       <c r="L23" t="s">
         <v>42</v>
       </c>
       <c r="M23" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA23" t="s">
+        <v>42</v>
+      </c>
+      <c r="AC23" t="s">
+        <v>42</v>
+      </c>
+      <c r="AD23" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE23" t="s">
+        <v>42</v>
+      </c>
+      <c r="AF23" t="s">
+        <v>42</v>
+      </c>
+      <c r="AL23" t="s">
+        <v>42</v>
+      </c>
+      <c r="AM23" t="s">
+        <v>42</v>
+      </c>
+      <c r="AN23" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="24" spans="1:41">
       <c r="A24" t="s">
         <v>64</v>
       </c>
       <c r="B24" t="s">
         <v>42</v>
       </c>
       <c r="C24" t="s">
         <v>42</v>
       </c>
       <c r="D24" t="s">
         <v>42</v>
       </c>
       <c r="E24" t="s">
         <v>42</v>
       </c>
       <c r="F24" t="s">
         <v>42</v>
       </c>
       <c r="G24" t="s">
         <v>42</v>
       </c>
-      <c r="K24" t="s">
+      <c r="H24" t="s">
+        <v>42</v>
+      </c>
+      <c r="J24" t="s">
+        <v>42</v>
+      </c>
+      <c r="L24" t="s">
+        <v>42</v>
+      </c>
+      <c r="M24" t="s">
         <v>42</v>
       </c>
       <c r="N24" t="s">
         <v>42</v>
       </c>
+      <c r="O24" t="s">
+        <v>42</v>
+      </c>
+      <c r="P24" t="s">
+        <v>42</v>
+      </c>
       <c r="R24" t="s">
         <v>42</v>
       </c>
       <c r="S24" t="s">
         <v>42</v>
       </c>
       <c r="T24" t="s">
         <v>42</v>
       </c>
       <c r="U24" t="s">
         <v>42</v>
       </c>
       <c r="Z24" t="s">
         <v>42</v>
       </c>
       <c r="AA24" t="s">
         <v>42</v>
       </c>
       <c r="AB24" t="s">
         <v>42</v>
       </c>
       <c r="AD24" t="s">
         <v>42</v>
       </c>
       <c r="AE24" t="s">
         <v>42</v>
       </c>
+      <c r="AF24" t="s">
+        <v>42</v>
+      </c>
       <c r="AH24" t="s">
         <v>42</v>
       </c>
       <c r="AI24" t="s">
         <v>42</v>
       </c>
       <c r="AJ24" t="s">
         <v>42</v>
       </c>
       <c r="AK24" t="s">
-        <v>42</v>
-[...4 lines deleted...]
-      <c r="AM24" t="s">
         <v>42</v>
       </c>
       <c r="AN24" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="25" spans="1:41">
       <c r="A25" t="s">
         <v>65</v>
       </c>
-      <c r="B25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" t="s">
         <v>42</v>
       </c>
       <c r="D25" t="s">
         <v>42</v>
       </c>
       <c r="E25" t="s">
         <v>42</v>
       </c>
+      <c r="F25" t="s">
+        <v>42</v>
+      </c>
       <c r="G25" t="s">
         <v>42</v>
       </c>
       <c r="H25" t="s">
         <v>42</v>
       </c>
       <c r="J25" t="s">
         <v>42</v>
       </c>
       <c r="K25" t="s">
         <v>42</v>
       </c>
       <c r="L25" t="s">
         <v>42</v>
       </c>
       <c r="M25" t="s">
         <v>42</v>
       </c>
       <c r="N25" t="s">
         <v>42</v>
       </c>
       <c r="O25" t="s">
         <v>42</v>
       </c>
-      <c r="P25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R25" t="s">
         <v>42</v>
       </c>
       <c r="S25" t="s">
         <v>42</v>
       </c>
       <c r="T25" t="s">
         <v>42</v>
       </c>
       <c r="U25" t="s">
         <v>42</v>
       </c>
       <c r="Z25" t="s">
         <v>42</v>
       </c>
       <c r="AA25" t="s">
         <v>42</v>
       </c>
       <c r="AB25" t="s">
         <v>42</v>
       </c>
       <c r="AC25" t="s">
         <v>42</v>
       </c>
       <c r="AD25" t="s">
         <v>42</v>
       </c>
       <c r="AE25" t="s">
         <v>42</v>
       </c>
       <c r="AF25" t="s">
         <v>42</v>
       </c>
       <c r="AH25" t="s">
         <v>42</v>
       </c>
       <c r="AI25" t="s">
         <v>42</v>
       </c>
       <c r="AJ25" t="s">
         <v>42</v>
       </c>
       <c r="AK25" t="s">
+        <v>42</v>
+      </c>
+      <c r="AL25" t="s">
         <v>42</v>
       </c>
       <c r="AM25" t="s">
         <v>42</v>
       </c>
       <c r="AN25" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="26" spans="1:41">
       <c r="A26" t="s">
         <v>66</v>
       </c>
       <c r="B26" t="s">
         <v>42</v>
       </c>
       <c r="C26" t="s">
         <v>42</v>
       </c>
       <c r="D26" t="s">
         <v>42</v>
       </c>
+      <c r="E26" t="s">
+        <v>42</v>
+      </c>
       <c r="F26" t="s">
         <v>42</v>
       </c>
       <c r="G26" t="s">
         <v>42</v>
       </c>
       <c r="H26" t="s">
         <v>42</v>
       </c>
       <c r="J26" t="s">
         <v>42</v>
       </c>
-      <c r="K26" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N26" t="s">
         <v>42</v>
       </c>
       <c r="O26" t="s">
         <v>42</v>
       </c>
       <c r="P26" t="s">
         <v>42</v>
       </c>
-      <c r="R26" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="Z26" t="s">
         <v>42</v>
       </c>
       <c r="AA26" t="s">
         <v>42</v>
       </c>
       <c r="AB26" t="s">
         <v>42</v>
       </c>
-      <c r="AC26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AD26" t="s">
         <v>42</v>
       </c>
       <c r="AE26" t="s">
         <v>42</v>
       </c>
       <c r="AF26" t="s">
         <v>42</v>
       </c>
-      <c r="AH26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AJ26" t="s">
         <v>42</v>
       </c>
       <c r="AK26" t="s">
         <v>42</v>
       </c>
       <c r="AL26" t="s">
         <v>42</v>
       </c>
       <c r="AM26" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="AN26" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="27" spans="1:41">
       <c r="A27" t="s">
         <v>67</v>
       </c>
       <c r="B27" t="s">
         <v>42</v>
       </c>
       <c r="C27" t="s">
         <v>42</v>
       </c>
       <c r="D27" t="s">
         <v>42</v>
       </c>
       <c r="E27" t="s">
         <v>42</v>
       </c>
       <c r="F27" t="s">
         <v>42</v>
       </c>
       <c r="G27" t="s">
         <v>42</v>
       </c>
       <c r="H27" t="s">
         <v>42</v>
       </c>
       <c r="J27" t="s">
         <v>42</v>
       </c>
       <c r="K27" t="s">
         <v>42</v>
       </c>
       <c r="L27" t="s">
         <v>42</v>
       </c>
+      <c r="M27" t="s">
+        <v>42</v>
+      </c>
       <c r="N27" t="s">
         <v>42</v>
       </c>
       <c r="O27" t="s">
         <v>42</v>
       </c>
       <c r="P27" t="s">
         <v>42</v>
       </c>
-      <c r="R27" t="s">
-[...5 lines deleted...]
-      <c r="AA27" t="s">
+      <c r="T27" t="s">
+        <v>42</v>
+      </c>
+      <c r="U27" t="s">
+        <v>42</v>
+      </c>
+      <c r="AB27" t="s">
+        <v>42</v>
+      </c>
+      <c r="AC27" t="s">
         <v>42</v>
       </c>
       <c r="AD27" t="s">
         <v>42</v>
       </c>
-      <c r="AE27" t="s">
-[...2 lines deleted...]
-      <c r="AF27" t="s">
+      <c r="AH27" t="s">
         <v>42</v>
       </c>
       <c r="AI27" t="s">
         <v>42</v>
       </c>
-      <c r="AL27" t="s">
+      <c r="AJ27" t="s">
+        <v>42</v>
+      </c>
+      <c r="AK27" t="s">
         <v>42</v>
       </c>
       <c r="AM27" t="s">
+        <v>42</v>
+      </c>
+      <c r="AN27" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="28" spans="1:41">
       <c r="A28" t="s">
         <v>68</v>
       </c>
-      <c r="C28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" t="s">
         <v>42</v>
       </c>
       <c r="E28" t="s">
         <v>42</v>
       </c>
-      <c r="F28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H28" t="s">
         <v>42</v>
       </c>
       <c r="J28" t="s">
         <v>42</v>
       </c>
       <c r="K28" t="s">
         <v>42</v>
       </c>
-      <c r="L28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N28" t="s">
         <v>42</v>
       </c>
       <c r="O28" t="s">
         <v>42</v>
       </c>
       <c r="P28" t="s">
         <v>42</v>
       </c>
-      <c r="R28" t="s">
-[...11 lines deleted...]
-      <c r="AK28" t="s">
+      <c r="S28" t="s">
+        <v>42</v>
+      </c>
+      <c r="U28" t="s">
+        <v>42</v>
+      </c>
+      <c r="AB28" t="s">
+        <v>42</v>
+      </c>
+      <c r="AD28" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE28" t="s">
+        <v>42</v>
+      </c>
+      <c r="AF28" t="s">
+        <v>42</v>
+      </c>
+      <c r="AH28" t="s">
+        <v>42</v>
+      </c>
+      <c r="AI28" t="s">
         <v>42</v>
       </c>
       <c r="AL28" t="s">
         <v>42</v>
       </c>
       <c r="AM28" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="AN28" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="29" spans="1:41">
       <c r="A29" t="s">
         <v>69</v>
       </c>
+      <c r="D29" t="s">
+        <v>42</v>
+      </c>
       <c r="E29" t="s">
         <v>42</v>
       </c>
       <c r="F29" t="s">
         <v>42</v>
       </c>
+      <c r="G29" t="s">
+        <v>42</v>
+      </c>
+      <c r="H29" t="s">
+        <v>42</v>
+      </c>
       <c r="J29" t="s">
         <v>42</v>
       </c>
-      <c r="K29" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N29" t="s">
         <v>42</v>
       </c>
-      <c r="O29" t="s">
-[...8 lines deleted...]
-      <c r="AA29" t="s">
+      <c r="S29" t="s">
+        <v>42</v>
+      </c>
+      <c r="T29" t="s">
+        <v>42</v>
+      </c>
+      <c r="U29" t="s">
         <v>42</v>
       </c>
       <c r="AD29" t="s">
         <v>42</v>
       </c>
       <c r="AE29" t="s">
         <v>42</v>
       </c>
       <c r="AF29" t="s">
         <v>42</v>
       </c>
+      <c r="AH29" t="s">
+        <v>42</v>
+      </c>
+      <c r="AI29" t="s">
+        <v>42</v>
+      </c>
       <c r="AJ29" t="s">
         <v>42</v>
       </c>
-      <c r="AK29" t="s">
-[...2 lines deleted...]
-      <c r="AM29" t="s">
+      <c r="AL29" t="s">
         <v>42</v>
       </c>
       <c r="AN29" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="30" spans="1:41">
       <c r="A30" t="s">
         <v>70</v>
       </c>
+      <c r="B30" t="s">
+        <v>42</v>
+      </c>
+      <c r="C30" t="s">
+        <v>42</v>
+      </c>
       <c r="D30" t="s">
         <v>42</v>
       </c>
-      <c r="F30" t="s">
-[...2 lines deleted...]
-      <c r="G30" t="s">
+      <c r="E30" t="s">
         <v>42</v>
       </c>
       <c r="H30" t="s">
         <v>42</v>
       </c>
-      <c r="J30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L30" t="s">
         <v>42</v>
       </c>
       <c r="M30" t="s">
         <v>42</v>
       </c>
       <c r="N30" t="s">
         <v>42</v>
       </c>
       <c r="O30" t="s">
         <v>42</v>
       </c>
       <c r="P30" t="s">
         <v>42</v>
       </c>
-      <c r="R30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S30" t="s">
         <v>42</v>
       </c>
-      <c r="Z30" t="s">
-[...8 lines deleted...]
-      <c r="AC30" t="s">
+      <c r="T30" t="s">
         <v>42</v>
       </c>
       <c r="AD30" t="s">
         <v>42</v>
       </c>
       <c r="AE30" t="s">
         <v>42</v>
       </c>
+      <c r="AH30" t="s">
+        <v>42</v>
+      </c>
       <c r="AI30" t="s">
         <v>42</v>
       </c>
       <c r="AJ30" t="s">
         <v>42</v>
       </c>
       <c r="AK30" t="s">
-        <v>42</v>
-[...7 lines deleted...]
-      <c r="AN30" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="31" spans="1:41">
       <c r="A31" t="s">
         <v>71</v>
       </c>
       <c r="B31" t="s">
         <v>42</v>
       </c>
-      <c r="C31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E31" t="s">
         <v>42</v>
       </c>
       <c r="F31" t="s">
         <v>42</v>
       </c>
       <c r="G31" t="s">
         <v>42</v>
       </c>
       <c r="H31" t="s">
         <v>42</v>
       </c>
-      <c r="J31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K31" t="s">
         <v>42</v>
       </c>
+      <c r="L31" t="s">
+        <v>42</v>
+      </c>
+      <c r="M31" t="s">
+        <v>42</v>
+      </c>
       <c r="N31" t="s">
         <v>42</v>
       </c>
       <c r="O31" t="s">
         <v>42</v>
       </c>
       <c r="P31" t="s">
         <v>42</v>
       </c>
       <c r="R31" t="s">
         <v>42</v>
       </c>
       <c r="S31" t="s">
         <v>42</v>
       </c>
       <c r="T31" t="s">
         <v>42</v>
       </c>
       <c r="U31" t="s">
         <v>42</v>
       </c>
       <c r="Z31" t="s">
         <v>42</v>
       </c>
       <c r="AA31" t="s">
@@ -3061,87 +3079,87 @@
       <c r="AC31" t="s">
         <v>42</v>
       </c>
       <c r="AD31" t="s">
         <v>42</v>
       </c>
       <c r="AE31" t="s">
         <v>42</v>
       </c>
       <c r="AF31" t="s">
         <v>42</v>
       </c>
       <c r="AH31" t="s">
         <v>42</v>
       </c>
       <c r="AI31" t="s">
         <v>42</v>
       </c>
       <c r="AJ31" t="s">
         <v>42</v>
       </c>
       <c r="AK31" t="s">
         <v>42</v>
       </c>
       <c r="AL31" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="AM31" t="s">
         <v>42</v>
       </c>
       <c r="AN31" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="32" spans="1:41">
       <c r="A32" t="s">
         <v>72</v>
       </c>
+      <c r="B32" t="s">
+        <v>42</v>
+      </c>
+      <c r="C32" t="s">
+        <v>42</v>
+      </c>
       <c r="D32" t="s">
         <v>42</v>
       </c>
       <c r="E32" t="s">
         <v>42</v>
       </c>
       <c r="F32" t="s">
         <v>42</v>
       </c>
       <c r="G32" t="s">
         <v>42</v>
       </c>
       <c r="H32" t="s">
         <v>42</v>
       </c>
       <c r="J32" t="s">
         <v>42</v>
       </c>
       <c r="K32" t="s">
         <v>42</v>
       </c>
-      <c r="L32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M32" t="s">
         <v>42</v>
       </c>
       <c r="N32" t="s">
         <v>42</v>
       </c>
       <c r="O32" t="s">
         <v>42</v>
       </c>
       <c r="P32" t="s">
         <v>42</v>
       </c>
       <c r="R32" t="s">
         <v>42</v>
       </c>
       <c r="S32" t="s">
         <v>42</v>
       </c>
       <c r="T32" t="s">
         <v>42</v>
       </c>
       <c r="U32" t="s">
         <v>42</v>
       </c>
       <c r="Z32" t="s">
@@ -3153,487 +3171,547 @@
       <c r="AB32" t="s">
         <v>42</v>
       </c>
       <c r="AC32" t="s">
         <v>42</v>
       </c>
       <c r="AD32" t="s">
         <v>42</v>
       </c>
       <c r="AE32" t="s">
         <v>42</v>
       </c>
       <c r="AF32" t="s">
         <v>42</v>
       </c>
       <c r="AH32" t="s">
         <v>42</v>
       </c>
       <c r="AI32" t="s">
         <v>42</v>
       </c>
       <c r="AJ32" t="s">
         <v>42</v>
       </c>
       <c r="AK32" t="s">
-        <v>42</v>
-[...4 lines deleted...]
-      <c r="AM32" t="s">
         <v>42</v>
       </c>
       <c r="AN32" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="33" spans="1:41">
       <c r="A33" t="s">
         <v>73</v>
       </c>
+      <c r="B33" t="s">
+        <v>42</v>
+      </c>
       <c r="C33" t="s">
         <v>42</v>
       </c>
+      <c r="D33" t="s">
+        <v>42</v>
+      </c>
+      <c r="E33" t="s">
+        <v>42</v>
+      </c>
       <c r="F33" t="s">
         <v>42</v>
       </c>
       <c r="G33" t="s">
         <v>42</v>
       </c>
       <c r="H33" t="s">
         <v>42</v>
       </c>
-      <c r="J33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L33" t="s">
         <v>42</v>
       </c>
       <c r="M33" t="s">
         <v>42</v>
       </c>
       <c r="N33" t="s">
         <v>42</v>
       </c>
       <c r="O33" t="s">
         <v>42</v>
       </c>
       <c r="P33" t="s">
         <v>42</v>
       </c>
+      <c r="R33" t="s">
+        <v>42</v>
+      </c>
       <c r="S33" t="s">
         <v>42</v>
       </c>
       <c r="T33" t="s">
         <v>42</v>
       </c>
       <c r="U33" t="s">
         <v>42</v>
       </c>
       <c r="Z33" t="s">
         <v>42</v>
       </c>
       <c r="AA33" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="AB33" t="s">
         <v>42</v>
       </c>
       <c r="AC33" t="s">
         <v>42</v>
       </c>
       <c r="AD33" t="s">
         <v>42</v>
       </c>
       <c r="AE33" t="s">
         <v>42</v>
       </c>
       <c r="AF33" t="s">
         <v>42</v>
       </c>
       <c r="AH33" t="s">
         <v>42</v>
       </c>
       <c r="AI33" t="s">
         <v>42</v>
       </c>
       <c r="AJ33" t="s">
         <v>42</v>
       </c>
       <c r="AK33" t="s">
         <v>42</v>
       </c>
       <c r="AL33" t="s">
         <v>42</v>
       </c>
       <c r="AM33" t="s">
         <v>42</v>
       </c>
       <c r="AN33" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="34" spans="1:41">
       <c r="A34" t="s">
         <v>74</v>
       </c>
+      <c r="B34" t="s">
+        <v>42</v>
+      </c>
       <c r="C34" t="s">
         <v>42</v>
       </c>
       <c r="D34" t="s">
         <v>42</v>
       </c>
       <c r="E34" t="s">
         <v>42</v>
       </c>
+      <c r="F34" t="s">
+        <v>42</v>
+      </c>
+      <c r="G34" t="s">
+        <v>42</v>
+      </c>
       <c r="H34" t="s">
         <v>42</v>
       </c>
-      <c r="I34" t="s">
+      <c r="J34" t="s">
         <v>42</v>
       </c>
       <c r="K34" t="s">
         <v>42</v>
       </c>
       <c r="L34" t="s">
         <v>42</v>
       </c>
       <c r="M34" t="s">
         <v>42</v>
       </c>
       <c r="N34" t="s">
         <v>42</v>
       </c>
       <c r="O34" t="s">
         <v>42</v>
       </c>
+      <c r="P34" t="s">
+        <v>42</v>
+      </c>
+      <c r="R34" t="s">
+        <v>42</v>
+      </c>
+      <c r="S34" t="s">
+        <v>42</v>
+      </c>
       <c r="T34" t="s">
         <v>42</v>
       </c>
       <c r="U34" t="s">
         <v>42</v>
       </c>
-      <c r="AD34" t="s">
+      <c r="Z34" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA34" t="s">
+        <v>42</v>
+      </c>
+      <c r="AB34" t="s">
+        <v>42</v>
+      </c>
+      <c r="AC34" t="s">
         <v>42</v>
       </c>
       <c r="AE34" t="s">
         <v>42</v>
       </c>
       <c r="AF34" t="s">
         <v>42</v>
       </c>
-      <c r="AG34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AH34" t="s">
         <v>42</v>
       </c>
+      <c r="AI34" t="s">
+        <v>42</v>
+      </c>
+      <c r="AJ34" t="s">
+        <v>42</v>
+      </c>
+      <c r="AK34" t="s">
+        <v>42</v>
+      </c>
       <c r="AL34" t="s">
+        <v>42</v>
+      </c>
+      <c r="AM34" t="s">
+        <v>42</v>
+      </c>
+      <c r="AN34" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="35" spans="1:41">
       <c r="A35" t="s">
         <v>75</v>
       </c>
+      <c r="B35" t="s">
+        <v>42</v>
+      </c>
       <c r="C35" t="s">
         <v>42</v>
       </c>
       <c r="D35" t="s">
         <v>42</v>
       </c>
       <c r="E35" t="s">
         <v>42</v>
       </c>
+      <c r="G35" t="s">
+        <v>42</v>
+      </c>
+      <c r="H35" t="s">
+        <v>42</v>
+      </c>
       <c r="L35" t="s">
         <v>42</v>
       </c>
       <c r="M35" t="s">
         <v>42</v>
       </c>
       <c r="N35" t="s">
         <v>42</v>
       </c>
       <c r="O35" t="s">
         <v>42</v>
       </c>
-      <c r="AD35" t="s">
-[...2 lines deleted...]
-      <c r="AE35" t="s">
+      <c r="P35" t="s">
+        <v>42</v>
+      </c>
+      <c r="AC35" t="s">
         <v>42</v>
       </c>
       <c r="AF35" t="s">
         <v>42</v>
       </c>
-      <c r="AG35" t="s">
+      <c r="AH35" t="s">
+        <v>42</v>
+      </c>
+      <c r="AI35" t="s">
+        <v>42</v>
+      </c>
+      <c r="AJ35" t="s">
+        <v>42</v>
+      </c>
+      <c r="AK35" t="s">
+        <v>42</v>
+      </c>
+      <c r="AM35" t="s">
+        <v>42</v>
+      </c>
+      <c r="AN35" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="36" spans="1:41">
       <c r="A36" t="s">
         <v>76</v>
       </c>
-      <c r="F36" t="s">
-[...8 lines deleted...]
-      <c r="I36" t="s">
+      <c r="L36" t="s">
+        <v>42</v>
+      </c>
+      <c r="M36" t="s">
+        <v>42</v>
+      </c>
+      <c r="N36" t="s">
+        <v>42</v>
+      </c>
+      <c r="O36" t="s">
         <v>42</v>
       </c>
       <c r="P36" t="s">
-        <v>42</v>
-[...16 lines deleted...]
-      <c r="AF36" t="s">
         <v>42</v>
       </c>
       <c r="AL36" t="s">
         <v>42</v>
       </c>
       <c r="AM36" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="37" spans="1:41">
       <c r="A37" t="s">
         <v>77</v>
       </c>
-      <c r="F37" t="s">
+      <c r="D37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E37" t="s">
         <v>42</v>
       </c>
       <c r="G37" t="s">
+        <v>42</v>
+      </c>
+      <c r="H37" t="s">
+        <v>42</v>
+      </c>
+      <c r="I37" t="s">
+        <v>42</v>
+      </c>
+      <c r="N37" t="s">
+        <v>42</v>
+      </c>
+      <c r="O37" t="s">
+        <v>42</v>
+      </c>
+      <c r="P37" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>42</v>
+      </c>
+      <c r="AC37" t="s">
+        <v>42</v>
+      </c>
+      <c r="AH37" t="s">
+        <v>42</v>
+      </c>
+      <c r="AI37" t="s">
+        <v>42</v>
+      </c>
+      <c r="AJ37" t="s">
+        <v>42</v>
+      </c>
+      <c r="AK37" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="38" spans="1:41">
       <c r="A38" t="s">
         <v>78</v>
       </c>
+      <c r="B38" t="s">
+        <v>42</v>
+      </c>
+      <c r="C38" t="s">
+        <v>42</v>
+      </c>
       <c r="D38" t="s">
         <v>42</v>
       </c>
       <c r="E38" t="s">
         <v>42</v>
       </c>
       <c r="F38" t="s">
         <v>42</v>
       </c>
       <c r="G38" t="s">
         <v>42</v>
       </c>
       <c r="H38" t="s">
         <v>42</v>
       </c>
-      <c r="J38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K38" t="s">
         <v>42</v>
       </c>
       <c r="L38" t="s">
         <v>42</v>
       </c>
       <c r="M38" t="s">
         <v>42</v>
       </c>
       <c r="N38" t="s">
         <v>42</v>
       </c>
       <c r="O38" t="s">
         <v>42</v>
       </c>
       <c r="P38" t="s">
         <v>42</v>
       </c>
       <c r="R38" t="s">
         <v>42</v>
       </c>
       <c r="S38" t="s">
         <v>42</v>
       </c>
       <c r="T38" t="s">
         <v>42</v>
       </c>
       <c r="U38" t="s">
         <v>42</v>
       </c>
-      <c r="Z38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AB38" t="s">
         <v>42</v>
       </c>
       <c r="AC38" t="s">
         <v>42</v>
       </c>
       <c r="AD38" t="s">
         <v>42</v>
       </c>
-      <c r="AE38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AH38" t="s">
         <v>42</v>
       </c>
       <c r="AI38" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="AJ38" t="s">
         <v>42</v>
       </c>
       <c r="AK38" t="s">
         <v>42</v>
       </c>
       <c r="AL38" t="s">
         <v>42</v>
       </c>
       <c r="AM38" t="s">
         <v>42</v>
       </c>
       <c r="AN38" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="39" spans="1:41">
       <c r="A39" t="s">
         <v>79</v>
       </c>
       <c r="B39" t="s">
         <v>42</v>
       </c>
       <c r="C39" t="s">
         <v>42</v>
       </c>
       <c r="D39" t="s">
         <v>42</v>
       </c>
-      <c r="E39" t="s">
+      <c r="F39" t="s">
+        <v>42</v>
+      </c>
+      <c r="G39" t="s">
         <v>42</v>
       </c>
       <c r="H39" t="s">
         <v>42</v>
       </c>
       <c r="J39" t="s">
         <v>42</v>
       </c>
       <c r="K39" t="s">
         <v>42</v>
       </c>
       <c r="L39" t="s">
         <v>42</v>
       </c>
       <c r="M39" t="s">
         <v>42</v>
       </c>
       <c r="N39" t="s">
         <v>42</v>
       </c>
       <c r="O39" t="s">
         <v>42</v>
       </c>
       <c r="P39" t="s">
         <v>42</v>
       </c>
       <c r="R39" t="s">
         <v>42</v>
       </c>
       <c r="S39" t="s">
         <v>42</v>
       </c>
       <c r="T39" t="s">
         <v>42</v>
       </c>
       <c r="U39" t="s">
         <v>42</v>
       </c>
       <c r="Z39" t="s">
         <v>42</v>
       </c>
       <c r="AA39" t="s">
         <v>42</v>
       </c>
-      <c r="AB39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC39" t="s">
         <v>42</v>
       </c>
-      <c r="AD39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE39" t="s">
         <v>42</v>
       </c>
       <c r="AF39" t="s">
         <v>42</v>
       </c>
       <c r="AH39" t="s">
         <v>42</v>
       </c>
       <c r="AI39" t="s">
         <v>42</v>
       </c>
       <c r="AJ39" t="s">
         <v>42</v>
       </c>
       <c r="AK39" t="s">
         <v>42</v>
       </c>
       <c r="AL39" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="AM39" t="s">
         <v>42</v>
       </c>
       <c r="AN39" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="40" spans="1:41">
       <c r="A40" t="s">
         <v>80</v>
       </c>
       <c r="B40" t="s">
         <v>42</v>
       </c>
       <c r="C40" t="s">
         <v>42</v>
       </c>
       <c r="D40" t="s">
         <v>42</v>
       </c>
       <c r="E40" t="s">
         <v>42</v>
       </c>
       <c r="F40" t="s">
         <v>42</v>
       </c>
@@ -3654,192 +3732,195 @@
       </c>
       <c r="M40" t="s">
         <v>42</v>
       </c>
       <c r="N40" t="s">
         <v>42</v>
       </c>
       <c r="O40" t="s">
         <v>42</v>
       </c>
       <c r="P40" t="s">
         <v>42</v>
       </c>
       <c r="R40" t="s">
         <v>42</v>
       </c>
       <c r="S40" t="s">
         <v>42</v>
       </c>
       <c r="T40" t="s">
         <v>42</v>
       </c>
       <c r="U40" t="s">
         <v>42</v>
       </c>
-      <c r="Z40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AB40" t="s">
         <v>42</v>
       </c>
       <c r="AC40" t="s">
         <v>42</v>
       </c>
       <c r="AD40" t="s">
         <v>42</v>
       </c>
       <c r="AE40" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="AF40" t="s">
         <v>42</v>
       </c>
       <c r="AH40" t="s">
         <v>42</v>
       </c>
       <c r="AI40" t="s">
         <v>42</v>
       </c>
       <c r="AJ40" t="s">
         <v>42</v>
       </c>
       <c r="AK40" t="s">
         <v>42</v>
       </c>
       <c r="AL40" t="s">
         <v>42</v>
       </c>
       <c r="AM40" t="s">
         <v>42</v>
       </c>
       <c r="AN40" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="41" spans="1:41">
       <c r="A41" t="s">
         <v>81</v>
       </c>
       <c r="B41" t="s">
         <v>42</v>
       </c>
-      <c r="D41" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F41" t="s">
         <v>42</v>
       </c>
       <c r="G41" t="s">
         <v>42</v>
       </c>
       <c r="H41" t="s">
         <v>42</v>
       </c>
+      <c r="J41" t="s">
+        <v>42</v>
+      </c>
+      <c r="K41" t="s">
+        <v>42</v>
+      </c>
       <c r="L41" t="s">
         <v>42</v>
       </c>
       <c r="M41" t="s">
         <v>42</v>
       </c>
       <c r="N41" t="s">
         <v>42</v>
       </c>
       <c r="O41" t="s">
         <v>42</v>
       </c>
       <c r="P41" t="s">
         <v>42</v>
       </c>
       <c r="R41" t="s">
         <v>42</v>
       </c>
       <c r="S41" t="s">
         <v>42</v>
       </c>
       <c r="T41" t="s">
         <v>42</v>
       </c>
       <c r="U41" t="s">
         <v>42</v>
       </c>
+      <c r="Z41" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA41" t="s">
+        <v>42</v>
+      </c>
       <c r="AB41" t="s">
         <v>42</v>
       </c>
       <c r="AC41" t="s">
         <v>42</v>
       </c>
       <c r="AD41" t="s">
         <v>42</v>
       </c>
       <c r="AE41" t="s">
         <v>42</v>
       </c>
       <c r="AF41" t="s">
         <v>42</v>
       </c>
       <c r="AH41" t="s">
         <v>42</v>
       </c>
       <c r="AI41" t="s">
         <v>42</v>
       </c>
-      <c r="AJ41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AK41" t="s">
         <v>42</v>
       </c>
       <c r="AL41" t="s">
         <v>42</v>
       </c>
       <c r="AM41" t="s">
+        <v>42</v>
+      </c>
+      <c r="AN41" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="42" spans="1:41">
       <c r="A42" t="s">
         <v>82</v>
       </c>
       <c r="B42" t="s">
         <v>42</v>
       </c>
       <c r="C42" t="s">
         <v>42</v>
       </c>
+      <c r="D42" t="s">
+        <v>42</v>
+      </c>
       <c r="F42" t="s">
         <v>42</v>
       </c>
       <c r="G42" t="s">
         <v>42</v>
       </c>
+      <c r="H42" t="s">
+        <v>42</v>
+      </c>
       <c r="J42" t="s">
         <v>42</v>
       </c>
       <c r="K42" t="s">
         <v>42</v>
       </c>
       <c r="L42" t="s">
         <v>42</v>
       </c>
       <c r="M42" t="s">
         <v>42</v>
       </c>
       <c r="N42" t="s">
         <v>42</v>
       </c>
       <c r="O42" t="s">
         <v>42</v>
       </c>
       <c r="P42" t="s">
         <v>42</v>
       </c>
       <c r="R42" t="s">
         <v>42</v>
       </c>
       <c r="S42" t="s">
@@ -3853,1001 +3934,1141 @@
       </c>
       <c r="Z42" t="s">
         <v>42</v>
       </c>
       <c r="AA42" t="s">
         <v>42</v>
       </c>
       <c r="AB42" t="s">
         <v>42</v>
       </c>
       <c r="AC42" t="s">
         <v>42</v>
       </c>
       <c r="AD42" t="s">
         <v>42</v>
       </c>
       <c r="AE42" t="s">
         <v>42</v>
       </c>
       <c r="AF42" t="s">
         <v>42</v>
       </c>
       <c r="AH42" t="s">
         <v>42</v>
       </c>
+      <c r="AI42" t="s">
+        <v>42</v>
+      </c>
       <c r="AJ42" t="s">
         <v>42</v>
       </c>
       <c r="AK42" t="s">
         <v>42</v>
       </c>
       <c r="AL42" t="s">
         <v>42</v>
       </c>
-      <c r="AN42" t="s">
+      <c r="AM42" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="43" spans="1:41">
       <c r="A43" t="s">
         <v>83</v>
       </c>
       <c r="B43" t="s">
         <v>42</v>
       </c>
-      <c r="C43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D43" t="s">
         <v>42</v>
       </c>
+      <c r="E43" t="s">
+        <v>42</v>
+      </c>
       <c r="F43" t="s">
         <v>42</v>
       </c>
       <c r="G43" t="s">
         <v>42</v>
       </c>
       <c r="H43" t="s">
         <v>42</v>
       </c>
       <c r="J43" t="s">
         <v>42</v>
       </c>
       <c r="K43" t="s">
         <v>42</v>
       </c>
+      <c r="L43" t="s">
+        <v>42</v>
+      </c>
+      <c r="M43" t="s">
+        <v>42</v>
+      </c>
       <c r="N43" t="s">
         <v>42</v>
       </c>
       <c r="O43" t="s">
         <v>42</v>
       </c>
       <c r="P43" t="s">
         <v>42</v>
       </c>
-      <c r="R43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="T43" t="s">
         <v>42</v>
       </c>
       <c r="U43" t="s">
         <v>42</v>
       </c>
-      <c r="Z43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AB43" t="s">
         <v>42</v>
       </c>
+      <c r="AC43" t="s">
+        <v>42</v>
+      </c>
       <c r="AD43" t="s">
         <v>42</v>
       </c>
-      <c r="AE43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF43" t="s">
         <v>42</v>
       </c>
-      <c r="AG43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AH43" t="s">
         <v>42</v>
       </c>
       <c r="AI43" t="s">
         <v>42</v>
       </c>
-      <c r="AJ43" t="s">
+      <c r="AK43" t="s">
         <v>42</v>
       </c>
       <c r="AL43" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="AM43" t="s">
         <v>42</v>
       </c>
       <c r="AN43" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="44" spans="1:41">
       <c r="A44" t="s">
         <v>84</v>
       </c>
       <c r="B44" t="s">
         <v>42</v>
       </c>
       <c r="C44" t="s">
         <v>42</v>
       </c>
+      <c r="D44" t="s">
+        <v>42</v>
+      </c>
+      <c r="E44" t="s">
+        <v>42</v>
+      </c>
+      <c r="F44" t="s">
+        <v>42</v>
+      </c>
       <c r="G44" t="s">
         <v>42</v>
       </c>
       <c r="H44" t="s">
         <v>42</v>
       </c>
+      <c r="J44" t="s">
+        <v>42</v>
+      </c>
+      <c r="K44" t="s">
+        <v>42</v>
+      </c>
+      <c r="L44" t="s">
+        <v>42</v>
+      </c>
+      <c r="M44" t="s">
+        <v>42</v>
+      </c>
+      <c r="P44" t="s">
+        <v>42</v>
+      </c>
       <c r="R44" t="s">
         <v>42</v>
       </c>
       <c r="S44" t="s">
         <v>42</v>
       </c>
       <c r="T44" t="s">
         <v>42</v>
       </c>
       <c r="U44" t="s">
         <v>42</v>
       </c>
       <c r="Z44" t="s">
         <v>42</v>
       </c>
       <c r="AA44" t="s">
         <v>42</v>
       </c>
+      <c r="AB44" t="s">
+        <v>42</v>
+      </c>
+      <c r="AC44" t="s">
+        <v>42</v>
+      </c>
       <c r="AD44" t="s">
         <v>42</v>
       </c>
       <c r="AE44" t="s">
         <v>42</v>
       </c>
       <c r="AF44" t="s">
         <v>42</v>
       </c>
       <c r="AH44" t="s">
         <v>42</v>
       </c>
       <c r="AI44" t="s">
+        <v>42</v>
+      </c>
+      <c r="AJ44" t="s">
+        <v>42</v>
+      </c>
+      <c r="AL44" t="s">
+        <v>42</v>
+      </c>
+      <c r="AM44" t="s">
+        <v>42</v>
+      </c>
+      <c r="AN44" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="45" spans="1:41">
       <c r="A45" t="s">
         <v>85</v>
       </c>
-      <c r="D45" t="s">
-[...77 lines deleted...]
-      <c r="AM45" t="s">
+      <c r="AA45" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="46" spans="1:41">
       <c r="A46" t="s">
         <v>86</v>
       </c>
-      <c r="B46" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="Z46" t="s">
         <v>42</v>
       </c>
       <c r="AA46" t="s">
-        <v>42</v>
-[...34 lines deleted...]
-      <c r="AN46" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="47" spans="1:41">
       <c r="A47" t="s">
         <v>87</v>
       </c>
       <c r="B47" t="s">
         <v>42</v>
       </c>
       <c r="C47" t="s">
         <v>42</v>
       </c>
-      <c r="D47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F47" t="s">
         <v>42</v>
       </c>
       <c r="G47" t="s">
         <v>42</v>
       </c>
+      <c r="H47" t="s">
+        <v>42</v>
+      </c>
+      <c r="I47" t="s">
+        <v>42</v>
+      </c>
       <c r="J47" t="s">
         <v>42</v>
       </c>
       <c r="K47" t="s">
         <v>42</v>
       </c>
-      <c r="N47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O47" t="s">
         <v>42</v>
       </c>
       <c r="P47" t="s">
         <v>42</v>
       </c>
+      <c r="Q47" t="s">
+        <v>42</v>
+      </c>
       <c r="R47" t="s">
         <v>42</v>
       </c>
       <c r="S47" t="s">
         <v>42</v>
       </c>
-      <c r="T47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U47" t="s">
         <v>42</v>
       </c>
       <c r="Z47" t="s">
         <v>42</v>
       </c>
       <c r="AA47" t="s">
         <v>42</v>
       </c>
       <c r="AB47" t="s">
         <v>42</v>
       </c>
-      <c r="AC47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AD47" t="s">
         <v>42</v>
       </c>
       <c r="AE47" t="s">
         <v>42</v>
       </c>
       <c r="AF47" t="s">
         <v>42</v>
       </c>
-      <c r="AG47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AH47" t="s">
         <v>42</v>
       </c>
       <c r="AI47" t="s">
         <v>42</v>
       </c>
       <c r="AJ47" t="s">
-        <v>42</v>
-[...10 lines deleted...]
-      <c r="AN47" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="48" spans="1:41">
       <c r="A48" t="s">
         <v>88</v>
       </c>
-      <c r="D48" t="s">
-[...8 lines deleted...]
-      <c r="M48" t="s">
+      <c r="B48" t="s">
+        <v>42</v>
+      </c>
+      <c r="C48" t="s">
+        <v>42</v>
+      </c>
+      <c r="J48" t="s">
+        <v>42</v>
+      </c>
+      <c r="K48" t="s">
         <v>42</v>
       </c>
       <c r="N48" t="s">
         <v>42</v>
       </c>
       <c r="O48" t="s">
         <v>42</v>
       </c>
       <c r="P48" t="s">
         <v>42</v>
       </c>
       <c r="R48" t="s">
         <v>42</v>
       </c>
       <c r="S48" t="s">
         <v>42</v>
       </c>
+      <c r="T48" t="s">
+        <v>42</v>
+      </c>
+      <c r="U48" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA48" t="s">
+        <v>42</v>
+      </c>
+      <c r="AB48" t="s">
+        <v>42</v>
+      </c>
+      <c r="AC48" t="s">
+        <v>42</v>
+      </c>
+      <c r="AD48" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE48" t="s">
+        <v>42</v>
+      </c>
+      <c r="AF48" t="s">
+        <v>42</v>
+      </c>
+      <c r="AI48" t="s">
+        <v>42</v>
+      </c>
       <c r="AJ48" t="s">
         <v>42</v>
       </c>
       <c r="AK48" t="s">
-        <v>42</v>
-[...4 lines deleted...]
-      <c r="AN48" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="49" spans="1:41">
       <c r="A49" t="s">
         <v>89</v>
       </c>
       <c r="B49" t="s">
         <v>42</v>
       </c>
       <c r="C49" t="s">
         <v>42</v>
       </c>
       <c r="D49" t="s">
         <v>42</v>
       </c>
       <c r="E49" t="s">
         <v>42</v>
       </c>
-      <c r="F49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G49" t="s">
         <v>42</v>
       </c>
+      <c r="H49" t="s">
+        <v>42</v>
+      </c>
       <c r="J49" t="s">
         <v>42</v>
       </c>
       <c r="K49" t="s">
         <v>42</v>
       </c>
       <c r="L49" t="s">
         <v>42</v>
       </c>
       <c r="M49" t="s">
         <v>42</v>
       </c>
       <c r="N49" t="s">
         <v>42</v>
       </c>
       <c r="O49" t="s">
         <v>42</v>
       </c>
       <c r="P49" t="s">
         <v>42</v>
       </c>
       <c r="R49" t="s">
         <v>42</v>
       </c>
       <c r="S49" t="s">
         <v>42</v>
       </c>
       <c r="T49" t="s">
         <v>42</v>
       </c>
       <c r="U49" t="s">
         <v>42</v>
       </c>
+      <c r="Z49" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA49" t="s">
+        <v>42</v>
+      </c>
       <c r="AB49" t="s">
         <v>42</v>
       </c>
       <c r="AC49" t="s">
         <v>42</v>
       </c>
+      <c r="AD49" t="s">
+        <v>42</v>
+      </c>
+      <c r="AF49" t="s">
+        <v>42</v>
+      </c>
       <c r="AH49" t="s">
         <v>42</v>
       </c>
-      <c r="AI49" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AK49" t="s">
+        <v>42</v>
+      </c>
+      <c r="AL49" t="s">
+        <v>42</v>
+      </c>
+      <c r="AM49" t="s">
         <v>42</v>
       </c>
       <c r="AN49" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="50" spans="1:41">
       <c r="A50" t="s">
         <v>90</v>
       </c>
       <c r="B50" t="s">
         <v>42</v>
       </c>
       <c r="C50" t="s">
         <v>42</v>
       </c>
       <c r="D50" t="s">
         <v>42</v>
       </c>
       <c r="E50" t="s">
         <v>42</v>
       </c>
       <c r="F50" t="s">
         <v>42</v>
       </c>
       <c r="G50" t="s">
         <v>42</v>
       </c>
       <c r="H50" t="s">
         <v>42</v>
       </c>
       <c r="J50" t="s">
         <v>42</v>
       </c>
       <c r="K50" t="s">
         <v>42</v>
       </c>
+      <c r="L50" t="s">
+        <v>42</v>
+      </c>
+      <c r="M50" t="s">
+        <v>42</v>
+      </c>
       <c r="N50" t="s">
         <v>42</v>
       </c>
       <c r="O50" t="s">
         <v>42</v>
       </c>
       <c r="P50" t="s">
         <v>42</v>
       </c>
       <c r="R50" t="s">
         <v>42</v>
       </c>
       <c r="S50" t="s">
         <v>42</v>
       </c>
       <c r="T50" t="s">
         <v>42</v>
       </c>
       <c r="U50" t="s">
         <v>42</v>
       </c>
       <c r="Z50" t="s">
         <v>42</v>
       </c>
       <c r="AA50" t="s">
         <v>42</v>
       </c>
       <c r="AB50" t="s">
         <v>42</v>
       </c>
-      <c r="AC50" t="s">
+      <c r="AD50" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE50" t="s">
+        <v>42</v>
+      </c>
+      <c r="AF50" t="s">
         <v>42</v>
       </c>
       <c r="AH50" t="s">
         <v>42</v>
       </c>
       <c r="AI50" t="s">
         <v>42</v>
       </c>
       <c r="AJ50" t="s">
         <v>42</v>
       </c>
+      <c r="AK50" t="s">
+        <v>42</v>
+      </c>
       <c r="AL50" t="s">
         <v>42</v>
       </c>
       <c r="AM50" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="AN50" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="51" spans="1:41">
       <c r="A51" t="s">
         <v>91</v>
       </c>
       <c r="B51" t="s">
         <v>42</v>
       </c>
       <c r="C51" t="s">
         <v>42</v>
       </c>
-      <c r="D51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E51" t="s">
         <v>42</v>
       </c>
-      <c r="G51" t="s">
-[...2 lines deleted...]
-      <c r="H51" t="s">
+      <c r="F51" t="s">
+        <v>42</v>
+      </c>
+      <c r="J51" t="s">
         <v>42</v>
       </c>
       <c r="L51" t="s">
         <v>42</v>
       </c>
       <c r="M51" t="s">
         <v>42</v>
       </c>
       <c r="O51" t="s">
         <v>42</v>
       </c>
       <c r="P51" t="s">
         <v>42</v>
       </c>
       <c r="R51" t="s">
         <v>42</v>
       </c>
       <c r="S51" t="s">
         <v>42</v>
       </c>
-      <c r="T51" t="s">
-[...2 lines deleted...]
-      <c r="U51" t="s">
+      <c r="Z51" t="s">
         <v>42</v>
       </c>
       <c r="AA51" t="s">
-        <v>42</v>
-[...4 lines deleted...]
-      <c r="AC51" t="s">
         <v>42</v>
       </c>
       <c r="AD51" t="s">
         <v>42</v>
       </c>
       <c r="AE51" t="s">
         <v>42</v>
       </c>
       <c r="AF51" t="s">
         <v>42</v>
       </c>
       <c r="AH51" t="s">
         <v>42</v>
       </c>
       <c r="AI51" t="s">
         <v>42</v>
       </c>
       <c r="AL51" t="s">
         <v>42</v>
       </c>
       <c r="AM51" t="s">
         <v>42</v>
       </c>
       <c r="AN51" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="52" spans="1:41">
       <c r="A52" t="s">
         <v>92</v>
       </c>
+      <c r="B52" t="s">
+        <v>42</v>
+      </c>
+      <c r="C52" t="s">
+        <v>42</v>
+      </c>
+      <c r="D52" t="s">
+        <v>42</v>
+      </c>
+      <c r="F52" t="s">
+        <v>42</v>
+      </c>
+      <c r="G52" t="s">
+        <v>42</v>
+      </c>
+      <c r="H52" t="s">
+        <v>42</v>
+      </c>
       <c r="J52" t="s">
         <v>42</v>
       </c>
       <c r="K52" t="s">
         <v>42</v>
       </c>
       <c r="L52" t="s">
         <v>42</v>
       </c>
       <c r="M52" t="s">
         <v>42</v>
       </c>
-      <c r="R52" t="s">
-[...26 lines deleted...]
-      <c r="AF52" t="s">
+      <c r="N52" t="s">
+        <v>42</v>
+      </c>
+      <c r="O52" t="s">
+        <v>42</v>
+      </c>
+      <c r="P52" t="s">
         <v>42</v>
       </c>
       <c r="AJ52" t="s">
         <v>42</v>
       </c>
       <c r="AK52" t="s">
-        <v>42</v>
-[...7 lines deleted...]
-      <c r="AN52" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="53" spans="1:41">
       <c r="A53" t="s">
         <v>93</v>
       </c>
       <c r="B53" t="s">
         <v>42</v>
       </c>
       <c r="C53" t="s">
         <v>42</v>
       </c>
       <c r="D53" t="s">
         <v>42</v>
       </c>
-      <c r="E53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" t="s">
         <v>42</v>
       </c>
       <c r="G53" t="s">
         <v>42</v>
       </c>
       <c r="H53" t="s">
         <v>42</v>
       </c>
+      <c r="K53" t="s">
+        <v>42</v>
+      </c>
+      <c r="L53" t="s">
+        <v>42</v>
+      </c>
       <c r="N53" t="s">
         <v>42</v>
       </c>
       <c r="O53" t="s">
         <v>42</v>
       </c>
       <c r="P53" t="s">
         <v>42</v>
       </c>
+      <c r="T53" t="s">
+        <v>42</v>
+      </c>
+      <c r="U53" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA53" t="s">
+        <v>42</v>
+      </c>
+      <c r="AB53" t="s">
+        <v>42</v>
+      </c>
       <c r="AC53" t="s">
-        <v>42</v>
-[...13 lines deleted...]
-      <c r="AN53" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="54" spans="1:41">
       <c r="A54" t="s">
         <v>94</v>
       </c>
-      <c r="B54" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J54" t="s">
         <v>42</v>
       </c>
       <c r="K54" t="s">
         <v>42</v>
       </c>
+      <c r="L54" t="s">
+        <v>42</v>
+      </c>
       <c r="R54" t="s">
         <v>42</v>
       </c>
-      <c r="S54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T54" t="s">
         <v>42</v>
       </c>
       <c r="U54" t="s">
         <v>42</v>
       </c>
-      <c r="AB54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC54" t="s">
+        <v>42</v>
+      </c>
+      <c r="AD54" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE54" t="s">
+        <v>42</v>
+      </c>
+      <c r="AF54" t="s">
+        <v>42</v>
+      </c>
+      <c r="AG54" t="s">
+        <v>42</v>
+      </c>
+      <c r="AL54" t="s">
+        <v>42</v>
+      </c>
+      <c r="AM54" t="s">
+        <v>42</v>
+      </c>
+      <c r="AN54" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="55" spans="1:41">
       <c r="A55" t="s">
         <v>95</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" t="s">
         <v>42</v>
       </c>
       <c r="D55" t="s">
         <v>42</v>
       </c>
-      <c r="E55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F55" t="s">
         <v>42</v>
       </c>
       <c r="G55" t="s">
         <v>42</v>
       </c>
       <c r="H55" t="s">
         <v>42</v>
       </c>
       <c r="J55" t="s">
         <v>42</v>
       </c>
       <c r="K55" t="s">
         <v>42</v>
       </c>
       <c r="L55" t="s">
         <v>42</v>
       </c>
       <c r="M55" t="s">
         <v>42</v>
       </c>
-      <c r="N55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O55" t="s">
         <v>42</v>
       </c>
       <c r="P55" t="s">
         <v>42</v>
       </c>
+      <c r="R55" t="s">
+        <v>42</v>
+      </c>
+      <c r="S55" t="s">
+        <v>42</v>
+      </c>
+      <c r="T55" t="s">
+        <v>42</v>
+      </c>
+      <c r="U55" t="s">
+        <v>42</v>
+      </c>
       <c r="Z55" t="s">
         <v>42</v>
       </c>
       <c r="AA55" t="s">
         <v>42</v>
       </c>
       <c r="AB55" t="s">
         <v>42</v>
       </c>
       <c r="AC55" t="s">
         <v>42</v>
       </c>
-      <c r="AD55" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AH55" t="s">
         <v>42</v>
       </c>
       <c r="AI55" t="s">
         <v>42</v>
       </c>
-      <c r="AJ55" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AN55" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="56" spans="1:41">
+      <c r="A56" t="s">
+        <v>96</v>
+      </c>
+      <c r="B56" t="s">
+        <v>42</v>
+      </c>
+      <c r="C56" t="s">
+        <v>42</v>
+      </c>
+      <c r="D56" t="s">
+        <v>42</v>
+      </c>
+      <c r="E56" t="s">
+        <v>42</v>
+      </c>
+      <c r="F56" t="s">
+        <v>42</v>
+      </c>
+      <c r="J56" t="s">
+        <v>42</v>
+      </c>
+      <c r="L56" t="s">
+        <v>42</v>
+      </c>
+      <c r="M56" t="s">
+        <v>42</v>
+      </c>
+      <c r="P56" t="s">
+        <v>42</v>
+      </c>
+      <c r="R56" t="s">
+        <v>42</v>
+      </c>
+      <c r="S56" t="s">
+        <v>42</v>
+      </c>
+      <c r="T56" t="s">
+        <v>42</v>
+      </c>
+      <c r="U56" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA56" t="s">
+        <v>42</v>
+      </c>
+      <c r="AJ56" t="s">
+        <v>42</v>
+      </c>
+      <c r="AK56" t="s">
+        <v>42</v>
+      </c>
+      <c r="AM56" t="s">
+        <v>42</v>
+      </c>
+      <c r="AN56" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="57" spans="1:41">
+      <c r="A57" t="s">
+        <v>97</v>
+      </c>
+      <c r="D57" t="s">
+        <v>42</v>
+      </c>
+      <c r="E57" t="s">
+        <v>42</v>
+      </c>
+      <c r="H57" t="s">
+        <v>42</v>
+      </c>
+      <c r="J57" t="s">
+        <v>42</v>
+      </c>
+      <c r="K57" t="s">
+        <v>42</v>
+      </c>
+      <c r="L57" t="s">
+        <v>42</v>
+      </c>
+      <c r="M57" t="s">
+        <v>42</v>
+      </c>
+      <c r="N57" t="s">
+        <v>42</v>
+      </c>
+      <c r="O57" t="s">
+        <v>42</v>
+      </c>
+      <c r="P57" t="s">
+        <v>42</v>
+      </c>
+      <c r="R57" t="s">
+        <v>42</v>
+      </c>
+      <c r="T57" t="s">
+        <v>42</v>
+      </c>
+      <c r="U57" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA57" t="s">
+        <v>42</v>
+      </c>
+      <c r="AB57" t="s">
+        <v>42</v>
+      </c>
+      <c r="AC57" t="s">
+        <v>42</v>
+      </c>
+      <c r="AD57" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE57" t="s">
+        <v>42</v>
+      </c>
+      <c r="AF57" t="s">
+        <v>42</v>
+      </c>
+      <c r="AJ57" t="s">
+        <v>42</v>
+      </c>
+      <c r="AK57" t="s">
+        <v>42</v>
+      </c>
+      <c r="AL57" t="s">
+        <v>42</v>
+      </c>
+      <c r="AM57" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="58" spans="1:41">
+      <c r="A58" t="s">
+        <v>98</v>
+      </c>
+      <c r="F58" t="s">
+        <v>42</v>
+      </c>
+      <c r="G58" t="s">
+        <v>42</v>
+      </c>
+      <c r="K58" t="s">
+        <v>42</v>
+      </c>
+      <c r="L58" t="s">
+        <v>42</v>
+      </c>
+      <c r="M58" t="s">
+        <v>42</v>
+      </c>
+      <c r="T58" t="s">
+        <v>42</v>
+      </c>
+      <c r="U58" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA58" t="s">
+        <v>42</v>
+      </c>
+      <c r="AB58" t="s">
+        <v>42</v>
+      </c>
+      <c r="AC58" t="s">
+        <v>42</v>
+      </c>
+      <c r="AJ58" t="s">
+        <v>42</v>
+      </c>
+      <c r="AK58" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="59" spans="1:41">
+      <c r="A59" t="s">
+        <v>99</v>
+      </c>
+      <c r="B59" t="s">
+        <v>42</v>
+      </c>
+      <c r="C59" t="s">
+        <v>42</v>
+      </c>
+      <c r="D59" t="s">
+        <v>42</v>
+      </c>
+      <c r="E59" t="s">
+        <v>42</v>
+      </c>
+      <c r="F59" t="s">
+        <v>42</v>
+      </c>
+      <c r="G59" t="s">
+        <v>42</v>
+      </c>
+      <c r="H59" t="s">
+        <v>42</v>
+      </c>
+      <c r="J59" t="s">
+        <v>42</v>
+      </c>
+      <c r="K59" t="s">
+        <v>42</v>
+      </c>
+      <c r="L59" t="s">
+        <v>42</v>
+      </c>
+      <c r="M59" t="s">
+        <v>42</v>
+      </c>
+      <c r="N59" t="s">
+        <v>42</v>
+      </c>
+      <c r="O59" t="s">
+        <v>42</v>
+      </c>
+      <c r="P59" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA59" t="s">
+        <v>42</v>
+      </c>
+      <c r="AB59" t="s">
+        <v>42</v>
+      </c>
+      <c r="AC59" t="s">
+        <v>42</v>
+      </c>
+      <c r="AD59" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE59" t="s">
+        <v>42</v>
+      </c>
+      <c r="AF59" t="s">
+        <v>42</v>
+      </c>
+      <c r="AH59" t="s">
+        <v>42</v>
+      </c>
+      <c r="AI59" t="s">
+        <v>42</v>
+      </c>
+      <c r="AJ59" t="s">
+        <v>42</v>
+      </c>
+      <c r="AK59" t="s">
+        <v>42</v>
+      </c>
+      <c r="AL59" t="s">
+        <v>42</v>
+      </c>
+      <c r="AM59" t="s">
+        <v>42</v>
+      </c>
+      <c r="AN59" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>